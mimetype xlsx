--- v1 (2026-03-18)
+++ v2 (2026-05-07)
@@ -113,56 +113,56 @@
   <si>
     <t>ASFALTOS K &amp; C S.R.L.</t>
   </si>
   <si>
     <t>CAL. CARACAS 133 URB. EL PARRAL FTE. AL COLEGIO MONTESSORI - COMAS - LIMA</t>
   </si>
   <si>
     <t>BRAHAM E.I.R.L.</t>
   </si>
   <si>
     <t>JR. ABEL LANDEO LT. 9 MZ. M URB. ROSASPATA CUSCO</t>
   </si>
   <si>
     <t>CARDSILPLAST</t>
   </si>
   <si>
     <t>CALLE RAMAL 2 MZ I LT 9 URB. PROP, PORTALES DE NIEVERIA - LURIGANCHO - LIMA - LIMA</t>
   </si>
   <si>
     <t>VENTAS@CARDSILPLAST.COM.PE</t>
   </si>
   <si>
     <t>CCACHA TTITO WILBER</t>
   </si>
   <si>
+    <t>ASC. BRISAS DEL ARCO LOTE. 125 LA FINAL ANTIGUA DE LA E.T CABILDO</t>
+  </si>
+  <si>
     <t>ASC. BRISAS DEL ARCO LOTE. 125 LA FINAL ANTIGUA DE LA E.T. CABILDO</t>
   </si>
   <si>
-    <t>ASC. BRISAS DEL ARCO LOTE. 125 LA FINAL ANTIGUA DE LA E.T CABILDO</t>
-[...1 lines deleted...]
-  <si>
     <t>CHIRA BARDALES ARMANDO NIEVES - CHIRA SERVICIOS GENERALES</t>
   </si>
   <si>
     <t>AV NARANJAL 1506 LOS OLIVOS - LIMA - LIMA</t>
   </si>
   <si>
     <t>CHOCCATA RAMOS YOLANDA</t>
   </si>
   <si>
     <t>AV. PANAMERICANA SN COSTD DE PDRO DE TAXIS ABANCAY F</t>
   </si>
   <si>
     <t>CIA DE PINTURAS DIAMANTE SAC</t>
   </si>
   <si>
     <t>MZ. T LT. 15 COOP. SAN JOSE CARABAYLLO - LIMA</t>
   </si>
   <si>
     <t>CIA ELECTRICA INGENIEROS S.R.L.</t>
   </si>
   <si>
     <t>AV. HUAYRUROPATA NRO. 1449 HUAYRUROPATA (ESPALDAS IPSS) CUSCO - CUSCO - WANCHAQ</t>
   </si>
   <si>
     <t>084244411</t>
@@ -182,60 +182,60 @@
   <si>
     <t>COMERCIAL FERRETERIA TONY</t>
   </si>
   <si>
     <t>AV. PANAMERICANA BELLAVISTA MZ. A LOTE 1 ABANCAY - APURIMAC</t>
   </si>
   <si>
     <t>admin@serranotapia.com</t>
   </si>
   <si>
     <t>CORPORACION ACEROS AREQUIPA S.A.</t>
   </si>
   <si>
     <t>CARRETERA PANAMERICANA SUR NRO 241 ICA PISCO PARACAS</t>
   </si>
   <si>
     <t>CORPORACION ACUARIO EXPRESS</t>
   </si>
   <si>
     <t>AV. ARGENTINA MZA. F LT. 14 URB. PARQUE INDUSTRIAL - WANCHAQ - CUSCO</t>
   </si>
   <si>
     <t>CORPORACION APAZA</t>
   </si>
   <si>
+    <t>AV. HUAYRUROPATA 1240 WANCHAQ - CUSCO</t>
+  </si>
+  <si>
+    <t>JHOSSEPALAIN@GMAIL.COM</t>
+  </si>
+  <si>
     <t>AV. HAYRUROPATA NRO 1240 URB. KAWARINA N- WANCHAQ - CUSCO</t>
   </si>
   <si>
     <t>jhossepalain@gmail.com</t>
-  </si>
-[...4 lines deleted...]
-    <t>JHOSSEPALAIN@GMAIL.COM</t>
   </si>
   <si>
     <t>CORPORACION APAZA - YHOSSEP ALAIN QUISPE APAZA</t>
   </si>
   <si>
     <t>AV. HUAYRUROPATA - WUANCHAQ - CUSCO</t>
   </si>
   <si>
     <t>CORPORACION ERICK S.R.L.</t>
   </si>
   <si>
     <t>CALLE DUBLIN NÂ° 167 URB. LOS PORTALES JAVIER PRADO LIMA ATE - SUC. PARQUE INDUSTRIAL MZ.D LOTE 2 CUSCO WANCHAQ</t>
   </si>
   <si>
     <t>CORPORACION H &amp; J S.C.R.L.</t>
   </si>
   <si>
     <t>CALLE LAS BEGONIAS S/N URB. JHON KENNEDY CURAHUASI - ABANCAY</t>
   </si>
   <si>
     <t>CORPORACION LUBAST E.I.R.L.</t>
   </si>
   <si>
     <t>URB. KAWARINA AV. HUAYRUROPATA NÂ° 1000 WANCHAQ CUSCO</t>
   </si>
@@ -1643,83 +1643,83 @@
       <c r="B21" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="3">
         <v>20603099088</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="3">
         <v>983639979</v>
       </c>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="3">
-        <v>20691161227</v>
+        <v>20611612274</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="3">
-        <v>9998430332</v>
+        <v>999843032</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="3">
-        <v>20611612274</v>
+        <v>20691161227</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="3">
-        <v>999843032</v>
+        <v>9998430332</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="3">
         <v>10701643327</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
     </row>
     <row r="25" spans="1:7">