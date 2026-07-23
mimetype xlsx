--- v2 (2026-05-07)
+++ v3 (2026-07-23)
@@ -182,62 +182,62 @@
   <si>
     <t>COMERCIAL FERRETERIA TONY</t>
   </si>
   <si>
     <t>AV. PANAMERICANA BELLAVISTA MZ. A LOTE 1 ABANCAY - APURIMAC</t>
   </si>
   <si>
     <t>admin@serranotapia.com</t>
   </si>
   <si>
     <t>CORPORACION ACEROS AREQUIPA S.A.</t>
   </si>
   <si>
     <t>CARRETERA PANAMERICANA SUR NRO 241 ICA PISCO PARACAS</t>
   </si>
   <si>
     <t>CORPORACION ACUARIO EXPRESS</t>
   </si>
   <si>
     <t>AV. ARGENTINA MZA. F LT. 14 URB. PARQUE INDUSTRIAL - WANCHAQ - CUSCO</t>
   </si>
   <si>
     <t>CORPORACION APAZA</t>
   </si>
   <si>
+    <t>AV. HAYRUROPATA NRO 1240 URB. KAWARINA N- WANCHAQ - CUSCO</t>
+  </si>
+  <si>
+    <t>jhossepalain@gmail.com</t>
+  </si>
+  <si>
     <t>AV. HUAYRUROPATA 1240 WANCHAQ - CUSCO</t>
   </si>
   <si>
     <t>JHOSSEPALAIN@GMAIL.COM</t>
   </si>
   <si>
-    <t>AV. HAYRUROPATA NRO 1240 URB. KAWARINA N- WANCHAQ - CUSCO</t>
-[...4 lines deleted...]
-  <si>
     <t>CORPORACION APAZA - YHOSSEP ALAIN QUISPE APAZA</t>
   </si>
   <si>
     <t>AV. HUAYRUROPATA - WUANCHAQ - CUSCO</t>
   </si>
   <si>
     <t>CORPORACION ERICK S.R.L.</t>
   </si>
   <si>
     <t>CALLE DUBLIN NÂ° 167 URB. LOS PORTALES JAVIER PRADO LIMA ATE - SUC. PARQUE INDUSTRIAL MZ.D LOTE 2 CUSCO WANCHAQ</t>
   </si>
   <si>
     <t>CORPORACION H &amp; J S.C.R.L.</t>
   </si>
   <si>
     <t>CALLE LAS BEGONIAS S/N URB. JHON KENNEDY CURAHUASI - ABANCAY</t>
   </si>
   <si>
     <t>CORPORACION LUBAST E.I.R.L.</t>
   </si>
   <si>
     <t>URB. KAWARINA AV. HUAYRUROPATA NÂ° 1000 WANCHAQ CUSCO</t>
   </si>
   <si>
     <t>deyna_1996_04@hotmail.com</t>
@@ -383,54 +383,54 @@
   <si>
     <t>PRO. HUMBOLDT 1358 DPTO. 402 LA VICTORIA - LIMA</t>
   </si>
   <si>
     <t>G &amp; E COMPANY SOCIEDAD ANONIMA CERRADA</t>
   </si>
   <si>
     <t>A.H. SU SANTIDAD JUAN PABLO II MZA E8 LOTE 3 SAN JUAN DE LURIGANCHO LIMA LIMA</t>
   </si>
   <si>
     <t>GALIAN'S &amp; CIA S.A.C.</t>
   </si>
   <si>
     <t>SECTOR 3, GRUPO 23A MZA. D LOTE. 6 - VILLA EL SALVADOR - LIMA - LIMA</t>
   </si>
   <si>
     <t>GEEK  CORPORACION E.I.R.L.</t>
   </si>
   <si>
     <t>CALLE LOS JAZMINES 103 URB SANTA ROSA DE QUIVES - SANTA ANITA - LIMA</t>
   </si>
   <si>
     <t>GOTIFLEX MULTISERVICIOS GOTIFER S.A.C.</t>
   </si>
   <si>
+    <t>CALLE LOS METALES ANX 8 MZA D LOTE 16 PARQUE INDUSTRIAL SAN ANTONIO - HUAROCHIRI -  LIMA</t>
+  </si>
+  <si>
     <t>CALLE LOS METALES ANX. 8 MZA. D LOTE 16 PARQUE INDUSTRIAL SAN ANTONIO - HUAROCHIRI - LIMA</t>
-  </si>
-[...1 lines deleted...]
-    <t>CALLE LOS METALES ANX 8 MZA D LOTE 16 PARQUE INDUSTRIAL SAN ANTONIO - HUAROCHIRI -  LIMA</t>
   </si>
   <si>
     <t>GRIMALDO VILLANUEVA DANNY RONALD</t>
   </si>
   <si>
     <t>AV. SAN FRANCISCO V MZA B LOTE 12 ALTURA PARADERO ROSA LUZ KM27.5 PANAMERICANA -PUENTE PIEDRA - LIMA</t>
   </si>
   <si>
     <t>GRUPO DIJESUR</t>
   </si>
   <si>
     <t>JR. MARIANO MELGAR NRO 621 PUNO - SAN ROMAN - JULIACA</t>
   </si>
   <si>
     <t>dijecon2014@gmail.com</t>
   </si>
   <si>
     <t>GRUPO MANURSA E.I.R.L.</t>
   </si>
   <si>
     <t>PRO NUÃEZ NRO 158 DPTO 101 URB SANTA ROSA APURIMAC ABANCAY</t>
   </si>
   <si>
     <t>grupomanursa@gmail.com</t>
   </si>
@@ -1643,83 +1643,83 @@
       <c r="B21" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="3">
         <v>20603099088</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="3">
         <v>983639979</v>
       </c>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="3">
-        <v>20611612274</v>
+        <v>20691161227</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="3">
-        <v>999843032</v>
+        <v>9998430332</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="3">
-        <v>20691161227</v>
+        <v>20611612274</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="3">
-        <v>9998430332</v>
+        <v>999843032</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="3">
         <v>10701643327</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
     </row>
     <row r="25" spans="1:7">