--- v3 (2026-07-23)
+++ v4 (2026-08-04)
@@ -383,54 +383,54 @@
   <si>
     <t>PRO. HUMBOLDT 1358 DPTO. 402 LA VICTORIA - LIMA</t>
   </si>
   <si>
     <t>G &amp; E COMPANY SOCIEDAD ANONIMA CERRADA</t>
   </si>
   <si>
     <t>A.H. SU SANTIDAD JUAN PABLO II MZA E8 LOTE 3 SAN JUAN DE LURIGANCHO LIMA LIMA</t>
   </si>
   <si>
     <t>GALIAN'S &amp; CIA S.A.C.</t>
   </si>
   <si>
     <t>SECTOR 3, GRUPO 23A MZA. D LOTE. 6 - VILLA EL SALVADOR - LIMA - LIMA</t>
   </si>
   <si>
     <t>GEEK  CORPORACION E.I.R.L.</t>
   </si>
   <si>
     <t>CALLE LOS JAZMINES 103 URB SANTA ROSA DE QUIVES - SANTA ANITA - LIMA</t>
   </si>
   <si>
     <t>GOTIFLEX MULTISERVICIOS GOTIFER S.A.C.</t>
   </si>
   <si>
+    <t>CALLE LOS METALES ANX. 8 MZA. D LOTE 16 PARQUE INDUSTRIAL SAN ANTONIO - HUAROCHIRI - LIMA</t>
+  </si>
+  <si>
     <t>CALLE LOS METALES ANX 8 MZA D LOTE 16 PARQUE INDUSTRIAL SAN ANTONIO - HUAROCHIRI -  LIMA</t>
-  </si>
-[...1 lines deleted...]
-    <t>CALLE LOS METALES ANX. 8 MZA. D LOTE 16 PARQUE INDUSTRIAL SAN ANTONIO - HUAROCHIRI - LIMA</t>
   </si>
   <si>
     <t>GRIMALDO VILLANUEVA DANNY RONALD</t>
   </si>
   <si>
     <t>AV. SAN FRANCISCO V MZA B LOTE 12 ALTURA PARADERO ROSA LUZ KM27.5 PANAMERICANA -PUENTE PIEDRA - LIMA</t>
   </si>
   <si>
     <t>GRUPO DIJESUR</t>
   </si>
   <si>
     <t>JR. MARIANO MELGAR NRO 621 PUNO - SAN ROMAN - JULIACA</t>
   </si>
   <si>
     <t>dijecon2014@gmail.com</t>
   </si>
   <si>
     <t>GRUPO MANURSA E.I.R.L.</t>
   </si>
   <si>
     <t>PRO NUÃEZ NRO 158 DPTO 101 URB SANTA ROSA APURIMAC ABANCAY</t>
   </si>
   <si>
     <t>grupomanursa@gmail.com</t>
   </si>